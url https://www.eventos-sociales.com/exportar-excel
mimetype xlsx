--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -410,1508 +410,899 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>nombre</v>
       </c>
       <c r="B1" t="str">
         <v>boletos_asignados</v>
       </c>
       <c r="C1" t="str">
         <v>confirmada</v>
       </c>
       <c r="D1" t="str">
         <v>boletos_confirmados</v>
       </c>
       <c r="E1" t="str">
         <v>comentario</v>
       </c>
       <c r="F1" t="str">
         <v>tiene_alergias</v>
       </c>
       <c r="G1" t="str">
         <v>detalles_alergias</v>
       </c>
       <c r="H1" t="str">
         <v>fecha_confirmacion</v>
       </c>
       <c r="I1" t="str">
         <v>url_invitacion</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>PERLA PAREDES</v>
+        <v>Eduardo Saavedra</v>
       </c>
       <c r="B2">
         <v>2</v>
       </c>
       <c r="C2" t="str">
         <v>Sí</v>
       </c>
       <c r="D2">
         <v>2</v>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
       <c r="F2" t="str">
         <v>No</v>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
       <c r="H2" t="str">
-        <v>6/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I2" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116286171_tsysz1sxr</v>
+        <v>http://localhost:5176/invitacion/inv_1772913888998_fl2qmffh8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">EDUARDO SAAVEDRA </v>
+        <v>Janis Ruan y familia</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C3" t="str">
         <v>Sí</v>
       </c>
       <c r="D3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E3" t="str">
         <v/>
       </c>
       <c r="F3" t="str">
         <v>No</v>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
       <c r="H3" t="str">
-        <v>6/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I3" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757178562905_tl6n2gwl3</v>
+        <v>http://localhost:5176/invitacion/inv_1772914501909_hj9ih9s1j</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>MARTIN DIAZ</v>
+        <v>Mario Paredes</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C4" t="str">
         <v>Sí</v>
       </c>
       <c r="D4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E4" t="str">
         <v/>
       </c>
       <c r="F4" t="str">
         <v>No</v>
       </c>
       <c r="G4" t="str">
         <v/>
       </c>
       <c r="H4" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I4" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116167267_f3udbblct</v>
+        <v>http://localhost:5176/invitacion/inv_1772914006102_xctt9p7ed</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">MATIAS </v>
+        <v>Karen Saavedra</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="str">
         <v>Sí</v>
       </c>
       <c r="D5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E5" t="str">
         <v/>
       </c>
       <c r="F5" t="str">
         <v>No</v>
       </c>
       <c r="G5" t="str">
         <v/>
       </c>
       <c r="H5" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I5" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757260835930_wtz7q5qw9</v>
+        <v>http://localhost:5176/invitacion/inv_1772914259708_9vmxpwebh</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>NATALIA DIAZ</v>
+        <v>Ani y Carlos</v>
       </c>
       <c r="B6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C6" t="str">
         <v>Sí</v>
       </c>
       <c r="D6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E6" t="str">
         <v/>
       </c>
       <c r="F6" t="str">
         <v>No</v>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I6" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757259126956_p8yipk5gk</v>
+        <v>http://localhost:5176/invitacion/inv_1772914537068_k7h2jglvn</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>PAULINA F</v>
+        <v>Vicky</v>
       </c>
       <c r="B7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C7" t="str">
         <v>Sí</v>
       </c>
       <c r="D7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E7" t="str">
         <v/>
       </c>
       <c r="F7" t="str">
         <v>No</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
       <c r="H7" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I7" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757274603294_vzxk434pk</v>
+        <v>http://localhost:5176/invitacion/inv_1772914653678_uiegyifg6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>JAQUELINE LAVASTIDA</v>
+        <v>Viviana Reyna</v>
       </c>
       <c r="B8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C8" t="str">
         <v>Sí</v>
       </c>
       <c r="D8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E8" t="str">
         <v/>
       </c>
       <c r="F8" t="str">
         <v>No</v>
       </c>
       <c r="G8" t="str">
         <v/>
       </c>
       <c r="H8" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I8" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757276015403_7s1w6qmm2</v>
+        <v>http://localhost:5176/invitacion/inv_1772914070375_4uzcbhpei</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>AXEL RECIO</v>
+        <v>Naye García y familia</v>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C9" t="str">
         <v>Sí</v>
       </c>
       <c r="D9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
       <c r="F9" t="str">
         <v>No</v>
       </c>
       <c r="G9" t="str">
         <v/>
       </c>
       <c r="H9" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I9" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757276122968_2thaynfj2</v>
+        <v>http://localhost:5176/invitacion/inv_1772914611693_dldcopf58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">ANGEL </v>
+        <v>Eduardo Saavedra Rojas</v>
       </c>
       <c r="B10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C10" t="str">
         <v>Sí</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
       <c r="F10" t="str">
         <v>No</v>
       </c>
       <c r="G10" t="str">
         <v/>
       </c>
       <c r="H10" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I10" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757276884159_q4kznkntz</v>
+        <v>http://localhost:5176/invitacion/inv_1772914204189_h1e5dmp99</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>MARIO PAREDES</v>
+        <v>Elvia Martínez</v>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C11" t="str">
         <v>Sí</v>
       </c>
       <c r="D11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
       <c r="F11" t="str">
         <v>No</v>
       </c>
       <c r="G11" t="str">
         <v/>
       </c>
       <c r="H11" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I11" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116324061_y4et0muv4</v>
+        <v>http://localhost:5176/invitacion/inv_1772914170188_9z1340psa</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>ALEJANDRA MARTINEZ</v>
+        <v>Perla Paredes</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" t="str">
         <v>Sí</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
         <v>No</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
       <c r="H12" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I12" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757276597553_yg5viwmzz</v>
+        <v>http://localhost:5176/invitacion/inv_1772913452221_w7u66pbed</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Luca O</v>
+        <v xml:space="preserve">Sofía Ceja y familia </v>
       </c>
       <c r="B13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C13" t="str">
         <v>Sí</v>
       </c>
       <c r="D13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
       <c r="F13" t="str">
         <v>No</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
       <c r="H13" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I13" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757277631793_2gbh6lmgp</v>
+        <v>http://localhost:5176/invitacion/inv_1772914442490_w09pyr7fd</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>EMILIANO MIRANDA</v>
+        <v>Laura Perez</v>
       </c>
       <c r="B14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C14" t="str">
         <v>Sí</v>
       </c>
       <c r="D14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
       <c r="F14" t="str">
         <v>No</v>
       </c>
       <c r="G14" t="str">
         <v/>
       </c>
       <c r="H14" t="str">
-        <v>7/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I14" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757276299065_6641nbynj</v>
+        <v>http://localhost:5176/invitacion/inv_1772914548268_5a6rkjosh</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>JUAN CARLOS DIAZ</v>
+        <v>Oscar Paredes</v>
       </c>
       <c r="B15">
         <v>4</v>
       </c>
       <c r="C15" t="str">
         <v>Sí</v>
       </c>
       <c r="D15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E15" t="str">
         <v/>
       </c>
       <c r="F15" t="str">
         <v>No</v>
       </c>
       <c r="G15" t="str">
         <v/>
       </c>
       <c r="H15" t="str">
-        <v>8/9/2025</v>
+        <v>7/3/2026</v>
       </c>
       <c r="I15" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116185510_6go1zdtq2</v>
+        <v>http://localhost:5176/invitacion/inv_1772913963694_foccp0sp8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>ALEJANDRA SAAVEDRA</v>
+        <v>Juan Malibrán</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16" t="str">
         <v>Sí</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16" t="str">
         <v/>
       </c>
       <c r="F16" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="G16" t="str">
-        <v>Paulino: Piña</v>
+        <v/>
       </c>
       <c r="H16" t="str">
-        <v>8/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I16" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116306747_6usohztp9</v>
+        <v>http://localhost:5176/invitacion/inv_1772914030979_2l9gu5rji</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>SANTIAGO CORTEZ</v>
+        <v>Piedad Rojas</v>
       </c>
       <c r="B17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C17" t="str">
         <v>Sí</v>
       </c>
       <c r="D17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
       <c r="F17" t="str">
         <v>No</v>
       </c>
       <c r="G17" t="str">
         <v/>
       </c>
       <c r="H17" t="str">
-        <v>8/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I17" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757275814175_0jc9pdhxk</v>
+        <v>http://localhost:5176/invitacion/inv_1772914214189_01pgcf0ui</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>ARANZA SALINAS</v>
+        <v xml:space="preserve">César Delgado </v>
       </c>
       <c r="B18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C18" t="str">
         <v>Sí</v>
       </c>
       <c r="D18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
       <c r="F18" t="str">
         <v>No</v>
       </c>
       <c r="G18" t="str">
         <v/>
       </c>
       <c r="H18" t="str">
-        <v>14/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I18" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757276263218_ujulfy9yv</v>
+        <v>http://localhost:5176/invitacion/inv_1772993888808_1w33sdng3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>NORMA SANCHEZ</v>
+        <v xml:space="preserve">Moisés Cardenas </v>
       </c>
       <c r="B19">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C19" t="str">
         <v>Sí</v>
       </c>
       <c r="D19">
         <v>1</v>
       </c>
       <c r="E19" t="str">
         <v/>
       </c>
       <c r="F19" t="str">
         <v>No</v>
       </c>
       <c r="G19" t="str">
         <v/>
       </c>
       <c r="H19" t="str">
-        <v>15/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I19" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757901910531_h136swcuv</v>
+        <v>http://localhost:5176/invitacion/inv_1772995122388_tdzwricjr</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>ROSARIO DIAZ</v>
+        <v>Job Sanchez</v>
       </c>
       <c r="B20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C20" t="str">
         <v>Sí</v>
       </c>
       <c r="D20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E20" t="str">
         <v/>
       </c>
       <c r="F20" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="G20" t="str">
-        <v xml:space="preserve">Soy alérgica al tocino y leguminosas </v>
+        <v/>
       </c>
       <c r="H20" t="str">
-        <v>15/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I20" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116226067_4zoj98kgj</v>
+        <v>http://localhost:5176/invitacion/inv_1772995028303_fe0pmm6l1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>JUAN SANCHEZ</v>
+        <v xml:space="preserve">Víctor Sahagún </v>
       </c>
       <c r="B21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C21" t="str">
         <v>Sí</v>
       </c>
       <c r="D21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
         <v>No</v>
       </c>
       <c r="G21" t="str">
         <v/>
       </c>
       <c r="H21" t="str">
-        <v>15/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I21" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757901764730_tdkkf8ptb</v>
+        <v>http://localhost:5176/invitacion/inv_1772996322339_052ec68mi</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>ANA SANCHEZ</v>
+        <v xml:space="preserve">Víctor Dávalos </v>
       </c>
       <c r="B22">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C22" t="str">
         <v>Sí</v>
       </c>
       <c r="D22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
         <v>No</v>
       </c>
       <c r="G22" t="str">
         <v/>
       </c>
       <c r="H22" t="str">
-        <v>16/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I22" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757902049821_ili5o3f2v</v>
+        <v>http://localhost:5176/invitacion/inv_1772995308309_poy7gs1o1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>VERONICA MALIBRAN</v>
+        <v>Esmeralda y Pino</v>
       </c>
       <c r="B23">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C23" t="str">
         <v>Sí</v>
       </c>
       <c r="D23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E23" t="str">
         <v/>
       </c>
       <c r="F23" t="str">
         <v>No</v>
       </c>
       <c r="G23" t="str">
         <v/>
       </c>
       <c r="H23" t="str">
-        <v>18/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I23" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116349503_vt6vs7kfs</v>
+        <v>http://localhost:5176/invitacion/inv_1772994227747_1zvbwkdz6</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>JERE</v>
+        <v xml:space="preserve">Don Arturo y familia </v>
       </c>
       <c r="B24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C24" t="str">
         <v>Sí</v>
       </c>
       <c r="D24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E24" t="str">
         <v/>
       </c>
       <c r="F24" t="str">
         <v>No</v>
       </c>
       <c r="G24" t="str">
         <v/>
       </c>
       <c r="H24" t="str">
-        <v>20/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I24" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757277029161_7ensipjb6</v>
+        <v>http://localhost:5176/invitacion/inv_1772994881613_litsfl1sm</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>JUAN CARLOS MALIBRAN</v>
+        <v>Paulina Sanchez</v>
       </c>
       <c r="B25">
         <v>2</v>
       </c>
       <c r="C25" t="str">
         <v>Sí</v>
       </c>
       <c r="D25">
         <v>2</v>
       </c>
       <c r="E25" t="str">
         <v/>
       </c>
       <c r="F25" t="str">
         <v>No</v>
       </c>
       <c r="G25" t="str">
         <v/>
       </c>
       <c r="H25" t="str">
-        <v>21/9/2025</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I25" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116429427_hpv14wkzw</v>
+        <v>http://localhost:5176/invitacion/inv_1772994961270_ym65ijpqr</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>CELIA MALIBRAN</v>
+        <v xml:space="preserve">Christian Castillo </v>
       </c>
       <c r="B26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C26" t="str">
         <v>Sí</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
         <v>No</v>
       </c>
       <c r="G26" t="str">
         <v/>
       </c>
       <c r="H26" t="str">
-        <v>22/9/2025</v>
+        <v>9/3/2026</v>
       </c>
       <c r="I26" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116464806_6xv70tkif</v>
+        <v>http://localhost:5176/invitacion/inv_1772995695386_a41qfp7w0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>AURELIO DIAZ</v>
+        <v>Cynthia Contreras</v>
       </c>
       <c r="B27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C27" t="str">
         <v>Sí</v>
       </c>
       <c r="D27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E27" t="str">
         <v/>
       </c>
       <c r="F27" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="G27" t="str">
-        <v>a carne de puerco. los 3</v>
+        <v/>
       </c>
       <c r="H27" t="str">
-        <v>5/10/2025</v>
+        <v>10/3/2026</v>
       </c>
       <c r="I27" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116141618_64u4mpqcg</v>
+        <v>http://localhost:5176/invitacion/inv_1772914586548_k0cn6pfau</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>ANDRES MALIBRAN</v>
+        <v xml:space="preserve">Enrique  Galván </v>
       </c>
       <c r="B28">
         <v>2</v>
       </c>
       <c r="C28" t="str">
         <v>Sí</v>
       </c>
       <c r="D28">
         <v>2</v>
       </c>
       <c r="E28" t="str">
         <v/>
       </c>
       <c r="F28" t="str">
-        <v>Sí</v>
+        <v>No</v>
       </c>
       <c r="G28" t="str">
-        <v xml:space="preserve">Yo, Andres Malibran y a los lácteos </v>
+        <v/>
       </c>
       <c r="H28" t="str">
-        <v>10/10/2025</v>
+        <v>12/3/2026</v>
       </c>
       <c r="I28" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116365817_hg2b56p9g</v>
+        <v>http://localhost:5176/invitacion/inv_1772993714476_b87hryx5n</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>SUGEITH MALIBRAN</v>
+        <v>Luisa Saavedra</v>
       </c>
       <c r="B29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C29" t="str">
         <v>Sí</v>
       </c>
       <c r="D29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E29" t="str">
         <v/>
       </c>
       <c r="F29" t="str">
         <v>No</v>
       </c>
       <c r="G29" t="str">
         <v/>
       </c>
       <c r="H29" t="str">
-        <v>10/10/2025</v>
+        <v>31/3/2026</v>
       </c>
       <c r="I29" t="str">
-        <v>http://localhost:5176/invitacion/inv_1757116401149_mpcl3k3vs</v>
-[...608 lines deleted...]
-        <v>http://localhost:5176/invitacion/inv_1760492372325_290vbrtxk</v>
+        <v>http://localhost:5176/invitacion/inv_1772914228821_xuotat95z</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I50"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I29"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Asistencias</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 