--- v1 (2026-04-21)
+++ v2 (2026-06-09)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>nombre</v>
       </c>
       <c r="B1" t="str">
         <v>boletos_asignados</v>
       </c>
       <c r="C1" t="str">
         <v>confirmada</v>
       </c>
       <c r="D1" t="str">
         <v>boletos_confirmados</v>
       </c>
       <c r="E1" t="str">
         <v>comentario</v>
       </c>
       <c r="F1" t="str">
         <v>tiene_alergias</v>
       </c>
       <c r="G1" t="str">
         <v>detalles_alergias</v>
@@ -591,718 +591,834 @@
       </c>
       <c r="C6" t="str">
         <v>Sí</v>
       </c>
       <c r="D6">
         <v>3</v>
       </c>
       <c r="E6" t="str">
         <v/>
       </c>
       <c r="F6" t="str">
         <v>No</v>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I6" t="str">
         <v>http://localhost:5176/invitacion/inv_1772914537068_k7h2jglvn</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Vicky</v>
+        <v>Viviana Reyna</v>
       </c>
       <c r="B7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C7" t="str">
         <v>Sí</v>
       </c>
       <c r="D7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E7" t="str">
         <v/>
       </c>
       <c r="F7" t="str">
         <v>No</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
       <c r="H7" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I7" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914653678_uiegyifg6</v>
+        <v>http://localhost:5176/invitacion/inv_1772914070375_4uzcbhpei</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Viviana Reyna</v>
+        <v>Naye García y familia</v>
       </c>
       <c r="B8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C8" t="str">
         <v>Sí</v>
       </c>
       <c r="D8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E8" t="str">
         <v/>
       </c>
       <c r="F8" t="str">
         <v>No</v>
       </c>
       <c r="G8" t="str">
         <v/>
       </c>
       <c r="H8" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I8" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914070375_4uzcbhpei</v>
+        <v>http://localhost:5176/invitacion/inv_1772914611693_dldcopf58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Naye García y familia</v>
+        <v>Eduardo Saavedra Rojas</v>
       </c>
       <c r="B9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C9" t="str">
         <v>Sí</v>
       </c>
       <c r="D9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
       <c r="F9" t="str">
         <v>No</v>
       </c>
       <c r="G9" t="str">
         <v/>
       </c>
       <c r="H9" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I9" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914611693_dldcopf58</v>
+        <v>http://localhost:5176/invitacion/inv_1772914204189_h1e5dmp99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Eduardo Saavedra Rojas</v>
+        <v>Elvia Martínez</v>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C10" t="str">
         <v>Sí</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
       <c r="F10" t="str">
         <v>No</v>
       </c>
       <c r="G10" t="str">
         <v/>
       </c>
       <c r="H10" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I10" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914204189_h1e5dmp99</v>
+        <v>http://localhost:5176/invitacion/inv_1772914170188_9z1340psa</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Elvia Martínez</v>
+        <v>Perla Paredes</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="str">
         <v>Sí</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
       <c r="F11" t="str">
         <v>No</v>
       </c>
       <c r="G11" t="str">
         <v/>
       </c>
       <c r="H11" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I11" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914170188_9z1340psa</v>
+        <v>http://localhost:5176/invitacion/inv_1772913452221_w7u66pbed</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Perla Paredes</v>
+        <v xml:space="preserve">Sofía Ceja y familia </v>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C12" t="str">
         <v>Sí</v>
       </c>
       <c r="D12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
         <v>No</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
       <c r="H12" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I12" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772913452221_w7u66pbed</v>
+        <v>http://localhost:5176/invitacion/inv_1772914442490_w09pyr7fd</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">Sofía Ceja y familia </v>
+        <v>Laura Perez</v>
       </c>
       <c r="B13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C13" t="str">
         <v>Sí</v>
       </c>
       <c r="D13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
       <c r="F13" t="str">
         <v>No</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
       <c r="H13" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I13" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914442490_w09pyr7fd</v>
+        <v>http://localhost:5176/invitacion/inv_1772914548268_5a6rkjosh</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Laura Perez</v>
+        <v>Oscar Paredes</v>
       </c>
       <c r="B14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C14" t="str">
         <v>Sí</v>
       </c>
       <c r="D14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
       <c r="F14" t="str">
         <v>No</v>
       </c>
       <c r="G14" t="str">
         <v/>
       </c>
       <c r="H14" t="str">
         <v>7/3/2026</v>
       </c>
       <c r="I14" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914548268_5a6rkjosh</v>
+        <v>http://localhost:5176/invitacion/inv_1772913963694_foccp0sp8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Oscar Paredes</v>
+        <v>Juan Malibrán</v>
       </c>
       <c r="B15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C15" t="str">
         <v>Sí</v>
       </c>
       <c r="D15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E15" t="str">
         <v/>
       </c>
       <c r="F15" t="str">
         <v>No</v>
       </c>
       <c r="G15" t="str">
         <v/>
       </c>
       <c r="H15" t="str">
-        <v>7/3/2026</v>
+        <v>8/3/2026</v>
       </c>
       <c r="I15" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772913963694_foccp0sp8</v>
+        <v>http://localhost:5176/invitacion/inv_1772914030979_2l9gu5rji</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Juan Malibrán</v>
+        <v>Piedad Rojas</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16" t="str">
         <v>Sí</v>
       </c>
       <c r="D16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E16" t="str">
         <v/>
       </c>
       <c r="F16" t="str">
         <v>No</v>
       </c>
       <c r="G16" t="str">
         <v/>
       </c>
       <c r="H16" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I16" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914030979_2l9gu5rji</v>
+        <v>http://localhost:5176/invitacion/inv_1772914214189_01pgcf0ui</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Piedad Rojas</v>
+        <v xml:space="preserve">César Delgado </v>
       </c>
       <c r="B17">
         <v>2</v>
       </c>
       <c r="C17" t="str">
         <v>Sí</v>
       </c>
       <c r="D17">
         <v>2</v>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
       <c r="F17" t="str">
         <v>No</v>
       </c>
       <c r="G17" t="str">
         <v/>
       </c>
       <c r="H17" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I17" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914214189_01pgcf0ui</v>
+        <v>http://localhost:5176/invitacion/inv_1772993888808_1w33sdng3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v xml:space="preserve">César Delgado </v>
+        <v xml:space="preserve">Moisés Cardenas </v>
       </c>
       <c r="B18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C18" t="str">
         <v>Sí</v>
       </c>
       <c r="D18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
       <c r="F18" t="str">
         <v>No</v>
       </c>
       <c r="G18" t="str">
         <v/>
       </c>
       <c r="H18" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I18" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772993888808_1w33sdng3</v>
+        <v>http://localhost:5176/invitacion/inv_1772995122388_tdzwricjr</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">Moisés Cardenas </v>
+        <v>Job Sanchez</v>
       </c>
       <c r="B19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C19" t="str">
         <v>Sí</v>
       </c>
       <c r="D19">
         <v>1</v>
       </c>
       <c r="E19" t="str">
         <v/>
       </c>
       <c r="F19" t="str">
         <v>No</v>
       </c>
       <c r="G19" t="str">
         <v/>
       </c>
       <c r="H19" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I19" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772995122388_tdzwricjr</v>
+        <v>http://localhost:5176/invitacion/inv_1772995028303_fe0pmm6l1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Job Sanchez</v>
+        <v xml:space="preserve">Víctor Sahagún </v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
       <c r="C20" t="str">
         <v>Sí</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
       <c r="E20" t="str">
         <v/>
       </c>
       <c r="F20" t="str">
         <v>No</v>
       </c>
       <c r="G20" t="str">
         <v/>
       </c>
       <c r="H20" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I20" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772995028303_fe0pmm6l1</v>
+        <v>http://localhost:5176/invitacion/inv_1772996322339_052ec68mi</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">Víctor Sahagún </v>
+        <v xml:space="preserve">Víctor Dávalos </v>
       </c>
       <c r="B21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C21" t="str">
         <v>Sí</v>
       </c>
       <c r="D21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
         <v>No</v>
       </c>
       <c r="G21" t="str">
         <v/>
       </c>
       <c r="H21" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I21" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772996322339_052ec68mi</v>
+        <v>http://localhost:5176/invitacion/inv_1772995308309_poy7gs1o1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">Víctor Dávalos </v>
+        <v>Esmeralda y Pino</v>
       </c>
       <c r="B22">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C22" t="str">
         <v>Sí</v>
       </c>
       <c r="D22">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
         <v>No</v>
       </c>
       <c r="G22" t="str">
         <v/>
       </c>
       <c r="H22" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I22" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772995308309_poy7gs1o1</v>
+        <v>http://localhost:5176/invitacion/inv_1772994227747_1zvbwkdz6</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Esmeralda y Pino</v>
+        <v xml:space="preserve">Don Arturo y familia </v>
       </c>
       <c r="B23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C23" t="str">
         <v>Sí</v>
       </c>
       <c r="D23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E23" t="str">
         <v/>
       </c>
       <c r="F23" t="str">
         <v>No</v>
       </c>
       <c r="G23" t="str">
         <v/>
       </c>
       <c r="H23" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I23" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772994227747_1zvbwkdz6</v>
+        <v>http://localhost:5176/invitacion/inv_1772994881613_litsfl1sm</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v xml:space="preserve">Don Arturo y familia </v>
+        <v>Paulina Sanchez</v>
       </c>
       <c r="B24">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C24" t="str">
         <v>Sí</v>
       </c>
       <c r="D24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E24" t="str">
         <v/>
       </c>
       <c r="F24" t="str">
         <v>No</v>
       </c>
       <c r="G24" t="str">
         <v/>
       </c>
       <c r="H24" t="str">
         <v>8/3/2026</v>
       </c>
       <c r="I24" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772994881613_litsfl1sm</v>
+        <v>http://localhost:5176/invitacion/inv_1772994961270_ym65ijpqr</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Paulina Sanchez</v>
+        <v xml:space="preserve">Christian Castillo </v>
       </c>
       <c r="B25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C25" t="str">
         <v>Sí</v>
       </c>
       <c r="D25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E25" t="str">
         <v/>
       </c>
       <c r="F25" t="str">
         <v>No</v>
       </c>
       <c r="G25" t="str">
         <v/>
       </c>
       <c r="H25" t="str">
-        <v>8/3/2026</v>
+        <v>9/3/2026</v>
       </c>
       <c r="I25" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772994961270_ym65ijpqr</v>
+        <v>http://localhost:5176/invitacion/inv_1772995695386_a41qfp7w0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">Christian Castillo </v>
+        <v>Cynthia Contreras</v>
       </c>
       <c r="B26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C26" t="str">
         <v>Sí</v>
       </c>
       <c r="D26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
         <v>No</v>
       </c>
       <c r="G26" t="str">
         <v/>
       </c>
       <c r="H26" t="str">
-        <v>9/3/2026</v>
+        <v>10/3/2026</v>
       </c>
       <c r="I26" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772995695386_a41qfp7w0</v>
+        <v>http://localhost:5176/invitacion/inv_1772914586548_k0cn6pfau</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Cynthia Contreras</v>
+        <v xml:space="preserve">Enrique  Galván </v>
       </c>
       <c r="B27">
         <v>2</v>
       </c>
       <c r="C27" t="str">
         <v>Sí</v>
       </c>
       <c r="D27">
         <v>2</v>
       </c>
       <c r="E27" t="str">
         <v/>
       </c>
       <c r="F27" t="str">
         <v>No</v>
       </c>
       <c r="G27" t="str">
         <v/>
       </c>
       <c r="H27" t="str">
-        <v>10/3/2026</v>
+        <v>12/3/2026</v>
       </c>
       <c r="I27" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914586548_k0cn6pfau</v>
+        <v>http://localhost:5176/invitacion/inv_1772993714476_b87hryx5n</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v xml:space="preserve">Enrique  Galván </v>
+        <v>Luisa Saavedra</v>
       </c>
       <c r="B28">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C28" t="str">
         <v>Sí</v>
       </c>
       <c r="D28">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E28" t="str">
         <v/>
       </c>
       <c r="F28" t="str">
         <v>No</v>
       </c>
       <c r="G28" t="str">
         <v/>
       </c>
       <c r="H28" t="str">
-        <v>12/3/2026</v>
+        <v>31/3/2026</v>
       </c>
       <c r="I28" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772993714476_b87hryx5n</v>
+        <v>http://localhost:5176/invitacion/inv_1772914228821_xuotat95z</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Luisa Saavedra</v>
+        <v>Samantha Herrera</v>
       </c>
       <c r="B29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C29" t="str">
         <v>Sí</v>
       </c>
       <c r="D29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E29" t="str">
         <v/>
       </c>
       <c r="F29" t="str">
         <v>No</v>
       </c>
       <c r="G29" t="str">
         <v/>
       </c>
       <c r="H29" t="str">
-        <v>31/3/2026</v>
+        <v>22/4/2026</v>
       </c>
       <c r="I29" t="str">
-        <v>http://localhost:5176/invitacion/inv_1772914228821_xuotat95z</v>
+        <v>http://localhost:5176/invitacion/inv_1772914247277_ww5kby5t8</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>Paulina Paredes</v>
+      </c>
+      <c r="B30">
+        <v>4</v>
+      </c>
+      <c r="C30" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="D30">
+        <v>1</v>
+      </c>
+      <c r="E30" t="str">
+        <v/>
+      </c>
+      <c r="F30" t="str">
+        <v>No</v>
+      </c>
+      <c r="G30" t="str">
+        <v/>
+      </c>
+      <c r="H30" t="str">
+        <v>18/5/2026</v>
+      </c>
+      <c r="I30" t="str">
+        <v>http://localhost:5176/invitacion/inv_1772914059613_b54s1wjp2</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v xml:space="preserve">Irma Miranda </v>
+      </c>
+      <c r="B31">
+        <v>1</v>
+      </c>
+      <c r="C31" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="D31">
+        <v>1</v>
+      </c>
+      <c r="E31" t="str">
+        <v/>
+      </c>
+      <c r="F31" t="str">
+        <v>No</v>
+      </c>
+      <c r="G31" t="str">
+        <v/>
+      </c>
+      <c r="H31" t="str">
+        <v>19/5/2026</v>
+      </c>
+      <c r="I31" t="str">
+        <v>http://localhost:5176/invitacion/inv_1779129937466_7wji4fm8j</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Eve</v>
+      </c>
+      <c r="B32">
+        <v>1</v>
+      </c>
+      <c r="C32" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="D32">
+        <v>1</v>
+      </c>
+      <c r="E32" t="str">
+        <v/>
+      </c>
+      <c r="F32" t="str">
+        <v>No</v>
+      </c>
+      <c r="G32" t="str">
+        <v/>
+      </c>
+      <c r="H32" t="str">
+        <v>3/6/2026</v>
+      </c>
+      <c r="I32" t="str">
+        <v>http://localhost:5176/invitacion/inv_1772914624211_deasqahaf</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v xml:space="preserve">Andrés Alberto Martínez </v>
+      </c>
+      <c r="B33">
+        <v>2</v>
+      </c>
+      <c r="C33" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="D33">
+        <v>2</v>
+      </c>
+      <c r="E33" t="str">
+        <v/>
+      </c>
+      <c r="F33" t="str">
+        <v>No</v>
+      </c>
+      <c r="G33" t="str">
+        <v/>
+      </c>
+      <c r="H33" t="str">
+        <v>5/6/2026</v>
+      </c>
+      <c r="I33" t="str">
+        <v>http://localhost:5176/invitacion/inv_1772994130036_vcxr8x9wb</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I29"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I33"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Asistencias</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 