--- v2 (2026-06-09)
+++ v3 (2026-09-02)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>nombre</v>
       </c>
       <c r="B1" t="str">
         <v>boletos_asignados</v>
       </c>
       <c r="C1" t="str">
         <v>confirmada</v>
       </c>
       <c r="D1" t="str">
         <v>boletos_confirmados</v>
       </c>
       <c r="E1" t="str">
         <v>comentario</v>
       </c>
       <c r="F1" t="str">
         <v>tiene_alergias</v>
       </c>
       <c r="G1" t="str">
         <v>detalles_alergias</v>
@@ -1372,53 +1372,82 @@
       <c r="B33">
         <v>2</v>
       </c>
       <c r="C33" t="str">
         <v>Sí</v>
       </c>
       <c r="D33">
         <v>2</v>
       </c>
       <c r="E33" t="str">
         <v/>
       </c>
       <c r="F33" t="str">
         <v>No</v>
       </c>
       <c r="G33" t="str">
         <v/>
       </c>
       <c r="H33" t="str">
         <v>5/6/2026</v>
       </c>
       <c r="I33" t="str">
         <v>http://localhost:5176/invitacion/inv_1772994130036_vcxr8x9wb</v>
       </c>
     </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v xml:space="preserve">Yuriria Torres </v>
+      </c>
+      <c r="B34">
+        <v>2</v>
+      </c>
+      <c r="C34" t="str">
+        <v>Sí</v>
+      </c>
+      <c r="D34">
+        <v>1</v>
+      </c>
+      <c r="E34" t="str">
+        <v/>
+      </c>
+      <c r="F34" t="str">
+        <v>No</v>
+      </c>
+      <c r="G34" t="str">
+        <v/>
+      </c>
+      <c r="H34" t="str">
+        <v>20/6/2026</v>
+      </c>
+      <c r="I34" t="str">
+        <v>http://localhost:5176/invitacion/inv_1772992457781_umatvz2m4</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I33"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I34"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Asistencias</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 